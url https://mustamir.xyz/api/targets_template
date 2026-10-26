--- v0 (2026-06-08)
+++ v1 (2026-10-26)
@@ -1,91 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="مثال" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="شرح" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <sz val="12"/>
+    </font>
+    <font>
+      <sz val="11"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="002F5597"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -118,51 +149,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -410,114 +441,1701 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F299"/>
   <sheetViews>
     <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="34" customWidth="1" min="1" max="1"/>
+    <col width="15" customWidth="1" min="2" max="2"/>
+    <col width="26" customWidth="1" min="3" max="3"/>
+    <col width="24" customWidth="1" min="4" max="4"/>
+    <col width="32" customWidth="1" min="5" max="5"/>
+    <col width="30" customWidth="1" min="6" max="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="32" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Registration &amp; Classification Number</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Required Hours</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Email Address</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>PhoneNumber (966 xxxxxxxxx)</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Learner activity attendance starting date</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Learner activity completion date</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="E2" s="2" t="n"/>
+      <c r="F2" s="2" t="n"/>
+    </row>
+    <row r="3">
+      <c r="E3" s="2" t="n"/>
+      <c r="F3" s="2" t="n"/>
+    </row>
+    <row r="4">
+      <c r="E4" s="2" t="n"/>
+      <c r="F4" s="2" t="n"/>
+    </row>
+    <row r="5">
+      <c r="E5" s="2" t="n"/>
+      <c r="F5" s="2" t="n"/>
+    </row>
+    <row r="6">
+      <c r="E6" s="2" t="n"/>
+      <c r="F6" s="2" t="n"/>
+    </row>
+    <row r="7">
+      <c r="E7" s="2" t="n"/>
+      <c r="F7" s="2" t="n"/>
+    </row>
+    <row r="8">
+      <c r="E8" s="2" t="n"/>
+      <c r="F8" s="2" t="n"/>
+    </row>
+    <row r="9">
+      <c r="E9" s="2" t="n"/>
+      <c r="F9" s="2" t="n"/>
+    </row>
+    <row r="10">
+      <c r="E10" s="2" t="n"/>
+      <c r="F10" s="2" t="n"/>
+    </row>
+    <row r="11">
+      <c r="E11" s="2" t="n"/>
+      <c r="F11" s="2" t="n"/>
+    </row>
+    <row r="12">
+      <c r="E12" s="2" t="n"/>
+      <c r="F12" s="2" t="n"/>
+    </row>
+    <row r="13">
+      <c r="E13" s="2" t="n"/>
+      <c r="F13" s="2" t="n"/>
+    </row>
+    <row r="14">
+      <c r="E14" s="2" t="n"/>
+      <c r="F14" s="2" t="n"/>
+    </row>
+    <row r="15">
+      <c r="E15" s="2" t="n"/>
+      <c r="F15" s="2" t="n"/>
+    </row>
+    <row r="16">
+      <c r="E16" s="2" t="n"/>
+      <c r="F16" s="2" t="n"/>
+    </row>
+    <row r="17">
+      <c r="E17" s="2" t="n"/>
+      <c r="F17" s="2" t="n"/>
+    </row>
+    <row r="18">
+      <c r="E18" s="2" t="n"/>
+      <c r="F18" s="2" t="n"/>
+    </row>
+    <row r="19">
+      <c r="E19" s="2" t="n"/>
+      <c r="F19" s="2" t="n"/>
+    </row>
+    <row r="20">
+      <c r="E20" s="2" t="n"/>
+      <c r="F20" s="2" t="n"/>
+    </row>
+    <row r="21">
+      <c r="E21" s="2" t="n"/>
+      <c r="F21" s="2" t="n"/>
+    </row>
+    <row r="22">
+      <c r="E22" s="2" t="n"/>
+      <c r="F22" s="2" t="n"/>
+    </row>
+    <row r="23">
+      <c r="E23" s="2" t="n"/>
+      <c r="F23" s="2" t="n"/>
+    </row>
+    <row r="24">
+      <c r="E24" s="2" t="n"/>
+      <c r="F24" s="2" t="n"/>
+    </row>
+    <row r="25">
+      <c r="E25" s="2" t="n"/>
+      <c r="F25" s="2" t="n"/>
+    </row>
+    <row r="26">
+      <c r="E26" s="2" t="n"/>
+      <c r="F26" s="2" t="n"/>
+    </row>
+    <row r="27">
+      <c r="E27" s="2" t="n"/>
+      <c r="F27" s="2" t="n"/>
+    </row>
+    <row r="28">
+      <c r="E28" s="2" t="n"/>
+      <c r="F28" s="2" t="n"/>
+    </row>
+    <row r="29">
+      <c r="E29" s="2" t="n"/>
+      <c r="F29" s="2" t="n"/>
+    </row>
+    <row r="30">
+      <c r="E30" s="2" t="n"/>
+      <c r="F30" s="2" t="n"/>
+    </row>
+    <row r="31">
+      <c r="E31" s="2" t="n"/>
+      <c r="F31" s="2" t="n"/>
+    </row>
+    <row r="32">
+      <c r="E32" s="2" t="n"/>
+      <c r="F32" s="2" t="n"/>
+    </row>
+    <row r="33">
+      <c r="E33" s="2" t="n"/>
+      <c r="F33" s="2" t="n"/>
+    </row>
+    <row r="34">
+      <c r="E34" s="2" t="n"/>
+      <c r="F34" s="2" t="n"/>
+    </row>
+    <row r="35">
+      <c r="E35" s="2" t="n"/>
+      <c r="F35" s="2" t="n"/>
+    </row>
+    <row r="36">
+      <c r="E36" s="2" t="n"/>
+      <c r="F36" s="2" t="n"/>
+    </row>
+    <row r="37">
+      <c r="E37" s="2" t="n"/>
+      <c r="F37" s="2" t="n"/>
+    </row>
+    <row r="38">
+      <c r="E38" s="2" t="n"/>
+      <c r="F38" s="2" t="n"/>
+    </row>
+    <row r="39">
+      <c r="E39" s="2" t="n"/>
+      <c r="F39" s="2" t="n"/>
+    </row>
+    <row r="40">
+      <c r="E40" s="2" t="n"/>
+      <c r="F40" s="2" t="n"/>
+    </row>
+    <row r="41">
+      <c r="E41" s="2" t="n"/>
+      <c r="F41" s="2" t="n"/>
+    </row>
+    <row r="42">
+      <c r="E42" s="2" t="n"/>
+      <c r="F42" s="2" t="n"/>
+    </row>
+    <row r="43">
+      <c r="E43" s="2" t="n"/>
+      <c r="F43" s="2" t="n"/>
+    </row>
+    <row r="44">
+      <c r="E44" s="2" t="n"/>
+      <c r="F44" s="2" t="n"/>
+    </row>
+    <row r="45">
+      <c r="E45" s="2" t="n"/>
+      <c r="F45" s="2" t="n"/>
+    </row>
+    <row r="46">
+      <c r="E46" s="2" t="n"/>
+      <c r="F46" s="2" t="n"/>
+    </row>
+    <row r="47">
+      <c r="E47" s="2" t="n"/>
+      <c r="F47" s="2" t="n"/>
+    </row>
+    <row r="48">
+      <c r="E48" s="2" t="n"/>
+      <c r="F48" s="2" t="n"/>
+    </row>
+    <row r="49">
+      <c r="E49" s="2" t="n"/>
+      <c r="F49" s="2" t="n"/>
+    </row>
+    <row r="50">
+      <c r="E50" s="2" t="n"/>
+      <c r="F50" s="2" t="n"/>
+    </row>
+    <row r="51">
+      <c r="E51" s="2" t="n"/>
+      <c r="F51" s="2" t="n"/>
+    </row>
+    <row r="52">
+      <c r="E52" s="2" t="n"/>
+      <c r="F52" s="2" t="n"/>
+    </row>
+    <row r="53">
+      <c r="E53" s="2" t="n"/>
+      <c r="F53" s="2" t="n"/>
+    </row>
+    <row r="54">
+      <c r="E54" s="2" t="n"/>
+      <c r="F54" s="2" t="n"/>
+    </row>
+    <row r="55">
+      <c r="E55" s="2" t="n"/>
+      <c r="F55" s="2" t="n"/>
+    </row>
+    <row r="56">
+      <c r="E56" s="2" t="n"/>
+      <c r="F56" s="2" t="n"/>
+    </row>
+    <row r="57">
+      <c r="E57" s="2" t="n"/>
+      <c r="F57" s="2" t="n"/>
+    </row>
+    <row r="58">
+      <c r="E58" s="2" t="n"/>
+      <c r="F58" s="2" t="n"/>
+    </row>
+    <row r="59">
+      <c r="E59" s="2" t="n"/>
+      <c r="F59" s="2" t="n"/>
+    </row>
+    <row r="60">
+      <c r="E60" s="2" t="n"/>
+      <c r="F60" s="2" t="n"/>
+    </row>
+    <row r="61">
+      <c r="E61" s="2" t="n"/>
+      <c r="F61" s="2" t="n"/>
+    </row>
+    <row r="62">
+      <c r="E62" s="2" t="n"/>
+      <c r="F62" s="2" t="n"/>
+    </row>
+    <row r="63">
+      <c r="E63" s="2" t="n"/>
+      <c r="F63" s="2" t="n"/>
+    </row>
+    <row r="64">
+      <c r="E64" s="2" t="n"/>
+      <c r="F64" s="2" t="n"/>
+    </row>
+    <row r="65">
+      <c r="E65" s="2" t="n"/>
+      <c r="F65" s="2" t="n"/>
+    </row>
+    <row r="66">
+      <c r="E66" s="2" t="n"/>
+      <c r="F66" s="2" t="n"/>
+    </row>
+    <row r="67">
+      <c r="E67" s="2" t="n"/>
+      <c r="F67" s="2" t="n"/>
+    </row>
+    <row r="68">
+      <c r="E68" s="2" t="n"/>
+      <c r="F68" s="2" t="n"/>
+    </row>
+    <row r="69">
+      <c r="E69" s="2" t="n"/>
+      <c r="F69" s="2" t="n"/>
+    </row>
+    <row r="70">
+      <c r="E70" s="2" t="n"/>
+      <c r="F70" s="2" t="n"/>
+    </row>
+    <row r="71">
+      <c r="E71" s="2" t="n"/>
+      <c r="F71" s="2" t="n"/>
+    </row>
+    <row r="72">
+      <c r="E72" s="2" t="n"/>
+      <c r="F72" s="2" t="n"/>
+    </row>
+    <row r="73">
+      <c r="E73" s="2" t="n"/>
+      <c r="F73" s="2" t="n"/>
+    </row>
+    <row r="74">
+      <c r="E74" s="2" t="n"/>
+      <c r="F74" s="2" t="n"/>
+    </row>
+    <row r="75">
+      <c r="E75" s="2" t="n"/>
+      <c r="F75" s="2" t="n"/>
+    </row>
+    <row r="76">
+      <c r="E76" s="2" t="n"/>
+      <c r="F76" s="2" t="n"/>
+    </row>
+    <row r="77">
+      <c r="E77" s="2" t="n"/>
+      <c r="F77" s="2" t="n"/>
+    </row>
+    <row r="78">
+      <c r="E78" s="2" t="n"/>
+      <c r="F78" s="2" t="n"/>
+    </row>
+    <row r="79">
+      <c r="E79" s="2" t="n"/>
+      <c r="F79" s="2" t="n"/>
+    </row>
+    <row r="80">
+      <c r="E80" s="2" t="n"/>
+      <c r="F80" s="2" t="n"/>
+    </row>
+    <row r="81">
+      <c r="E81" s="2" t="n"/>
+      <c r="F81" s="2" t="n"/>
+    </row>
+    <row r="82">
+      <c r="E82" s="2" t="n"/>
+      <c r="F82" s="2" t="n"/>
+    </row>
+    <row r="83">
+      <c r="E83" s="2" t="n"/>
+      <c r="F83" s="2" t="n"/>
+    </row>
+    <row r="84">
+      <c r="E84" s="2" t="n"/>
+      <c r="F84" s="2" t="n"/>
+    </row>
+    <row r="85">
+      <c r="E85" s="2" t="n"/>
+      <c r="F85" s="2" t="n"/>
+    </row>
+    <row r="86">
+      <c r="E86" s="2" t="n"/>
+      <c r="F86" s="2" t="n"/>
+    </row>
+    <row r="87">
+      <c r="E87" s="2" t="n"/>
+      <c r="F87" s="2" t="n"/>
+    </row>
+    <row r="88">
+      <c r="E88" s="2" t="n"/>
+      <c r="F88" s="2" t="n"/>
+    </row>
+    <row r="89">
+      <c r="E89" s="2" t="n"/>
+      <c r="F89" s="2" t="n"/>
+    </row>
+    <row r="90">
+      <c r="E90" s="2" t="n"/>
+      <c r="F90" s="2" t="n"/>
+    </row>
+    <row r="91">
+      <c r="E91" s="2" t="n"/>
+      <c r="F91" s="2" t="n"/>
+    </row>
+    <row r="92">
+      <c r="E92" s="2" t="n"/>
+      <c r="F92" s="2" t="n"/>
+    </row>
+    <row r="93">
+      <c r="E93" s="2" t="n"/>
+      <c r="F93" s="2" t="n"/>
+    </row>
+    <row r="94">
+      <c r="E94" s="2" t="n"/>
+      <c r="F94" s="2" t="n"/>
+    </row>
+    <row r="95">
+      <c r="E95" s="2" t="n"/>
+      <c r="F95" s="2" t="n"/>
+    </row>
+    <row r="96">
+      <c r="E96" s="2" t="n"/>
+      <c r="F96" s="2" t="n"/>
+    </row>
+    <row r="97">
+      <c r="E97" s="2" t="n"/>
+      <c r="F97" s="2" t="n"/>
+    </row>
+    <row r="98">
+      <c r="E98" s="2" t="n"/>
+      <c r="F98" s="2" t="n"/>
+    </row>
+    <row r="99">
+      <c r="E99" s="2" t="n"/>
+      <c r="F99" s="2" t="n"/>
+    </row>
+    <row r="100">
+      <c r="E100" s="2" t="n"/>
+      <c r="F100" s="2" t="n"/>
+    </row>
+    <row r="101">
+      <c r="E101" s="2" t="n"/>
+      <c r="F101" s="2" t="n"/>
+    </row>
+    <row r="102">
+      <c r="E102" s="2" t="n"/>
+      <c r="F102" s="2" t="n"/>
+    </row>
+    <row r="103">
+      <c r="E103" s="2" t="n"/>
+      <c r="F103" s="2" t="n"/>
+    </row>
+    <row r="104">
+      <c r="E104" s="2" t="n"/>
+      <c r="F104" s="2" t="n"/>
+    </row>
+    <row r="105">
+      <c r="E105" s="2" t="n"/>
+      <c r="F105" s="2" t="n"/>
+    </row>
+    <row r="106">
+      <c r="E106" s="2" t="n"/>
+      <c r="F106" s="2" t="n"/>
+    </row>
+    <row r="107">
+      <c r="E107" s="2" t="n"/>
+      <c r="F107" s="2" t="n"/>
+    </row>
+    <row r="108">
+      <c r="E108" s="2" t="n"/>
+      <c r="F108" s="2" t="n"/>
+    </row>
+    <row r="109">
+      <c r="E109" s="2" t="n"/>
+      <c r="F109" s="2" t="n"/>
+    </row>
+    <row r="110">
+      <c r="E110" s="2" t="n"/>
+      <c r="F110" s="2" t="n"/>
+    </row>
+    <row r="111">
+      <c r="E111" s="2" t="n"/>
+      <c r="F111" s="2" t="n"/>
+    </row>
+    <row r="112">
+      <c r="E112" s="2" t="n"/>
+      <c r="F112" s="2" t="n"/>
+    </row>
+    <row r="113">
+      <c r="E113" s="2" t="n"/>
+      <c r="F113" s="2" t="n"/>
+    </row>
+    <row r="114">
+      <c r="E114" s="2" t="n"/>
+      <c r="F114" s="2" t="n"/>
+    </row>
+    <row r="115">
+      <c r="E115" s="2" t="n"/>
+      <c r="F115" s="2" t="n"/>
+    </row>
+    <row r="116">
+      <c r="E116" s="2" t="n"/>
+      <c r="F116" s="2" t="n"/>
+    </row>
+    <row r="117">
+      <c r="E117" s="2" t="n"/>
+      <c r="F117" s="2" t="n"/>
+    </row>
+    <row r="118">
+      <c r="E118" s="2" t="n"/>
+      <c r="F118" s="2" t="n"/>
+    </row>
+    <row r="119">
+      <c r="E119" s="2" t="n"/>
+      <c r="F119" s="2" t="n"/>
+    </row>
+    <row r="120">
+      <c r="E120" s="2" t="n"/>
+      <c r="F120" s="2" t="n"/>
+    </row>
+    <row r="121">
+      <c r="E121" s="2" t="n"/>
+      <c r="F121" s="2" t="n"/>
+    </row>
+    <row r="122">
+      <c r="E122" s="2" t="n"/>
+      <c r="F122" s="2" t="n"/>
+    </row>
+    <row r="123">
+      <c r="E123" s="2" t="n"/>
+      <c r="F123" s="2" t="n"/>
+    </row>
+    <row r="124">
+      <c r="E124" s="2" t="n"/>
+      <c r="F124" s="2" t="n"/>
+    </row>
+    <row r="125">
+      <c r="E125" s="2" t="n"/>
+      <c r="F125" s="2" t="n"/>
+    </row>
+    <row r="126">
+      <c r="E126" s="2" t="n"/>
+      <c r="F126" s="2" t="n"/>
+    </row>
+    <row r="127">
+      <c r="E127" s="2" t="n"/>
+      <c r="F127" s="2" t="n"/>
+    </row>
+    <row r="128">
+      <c r="E128" s="2" t="n"/>
+      <c r="F128" s="2" t="n"/>
+    </row>
+    <row r="129">
+      <c r="E129" s="2" t="n"/>
+      <c r="F129" s="2" t="n"/>
+    </row>
+    <row r="130">
+      <c r="E130" s="2" t="n"/>
+      <c r="F130" s="2" t="n"/>
+    </row>
+    <row r="131">
+      <c r="E131" s="2" t="n"/>
+      <c r="F131" s="2" t="n"/>
+    </row>
+    <row r="132">
+      <c r="E132" s="2" t="n"/>
+      <c r="F132" s="2" t="n"/>
+    </row>
+    <row r="133">
+      <c r="E133" s="2" t="n"/>
+      <c r="F133" s="2" t="n"/>
+    </row>
+    <row r="134">
+      <c r="E134" s="2" t="n"/>
+      <c r="F134" s="2" t="n"/>
+    </row>
+    <row r="135">
+      <c r="E135" s="2" t="n"/>
+      <c r="F135" s="2" t="n"/>
+    </row>
+    <row r="136">
+      <c r="E136" s="2" t="n"/>
+      <c r="F136" s="2" t="n"/>
+    </row>
+    <row r="137">
+      <c r="E137" s="2" t="n"/>
+      <c r="F137" s="2" t="n"/>
+    </row>
+    <row r="138">
+      <c r="E138" s="2" t="n"/>
+      <c r="F138" s="2" t="n"/>
+    </row>
+    <row r="139">
+      <c r="E139" s="2" t="n"/>
+      <c r="F139" s="2" t="n"/>
+    </row>
+    <row r="140">
+      <c r="E140" s="2" t="n"/>
+      <c r="F140" s="2" t="n"/>
+    </row>
+    <row r="141">
+      <c r="E141" s="2" t="n"/>
+      <c r="F141" s="2" t="n"/>
+    </row>
+    <row r="142">
+      <c r="E142" s="2" t="n"/>
+      <c r="F142" s="2" t="n"/>
+    </row>
+    <row r="143">
+      <c r="E143" s="2" t="n"/>
+      <c r="F143" s="2" t="n"/>
+    </row>
+    <row r="144">
+      <c r="E144" s="2" t="n"/>
+      <c r="F144" s="2" t="n"/>
+    </row>
+    <row r="145">
+      <c r="E145" s="2" t="n"/>
+      <c r="F145" s="2" t="n"/>
+    </row>
+    <row r="146">
+      <c r="E146" s="2" t="n"/>
+      <c r="F146" s="2" t="n"/>
+    </row>
+    <row r="147">
+      <c r="E147" s="2" t="n"/>
+      <c r="F147" s="2" t="n"/>
+    </row>
+    <row r="148">
+      <c r="E148" s="2" t="n"/>
+      <c r="F148" s="2" t="n"/>
+    </row>
+    <row r="149">
+      <c r="E149" s="2" t="n"/>
+      <c r="F149" s="2" t="n"/>
+    </row>
+    <row r="150">
+      <c r="E150" s="2" t="n"/>
+      <c r="F150" s="2" t="n"/>
+    </row>
+    <row r="151">
+      <c r="E151" s="2" t="n"/>
+      <c r="F151" s="2" t="n"/>
+    </row>
+    <row r="152">
+      <c r="E152" s="2" t="n"/>
+      <c r="F152" s="2" t="n"/>
+    </row>
+    <row r="153">
+      <c r="E153" s="2" t="n"/>
+      <c r="F153" s="2" t="n"/>
+    </row>
+    <row r="154">
+      <c r="E154" s="2" t="n"/>
+      <c r="F154" s="2" t="n"/>
+    </row>
+    <row r="155">
+      <c r="E155" s="2" t="n"/>
+      <c r="F155" s="2" t="n"/>
+    </row>
+    <row r="156">
+      <c r="E156" s="2" t="n"/>
+      <c r="F156" s="2" t="n"/>
+    </row>
+    <row r="157">
+      <c r="E157" s="2" t="n"/>
+      <c r="F157" s="2" t="n"/>
+    </row>
+    <row r="158">
+      <c r="E158" s="2" t="n"/>
+      <c r="F158" s="2" t="n"/>
+    </row>
+    <row r="159">
+      <c r="E159" s="2" t="n"/>
+      <c r="F159" s="2" t="n"/>
+    </row>
+    <row r="160">
+      <c r="E160" s="2" t="n"/>
+      <c r="F160" s="2" t="n"/>
+    </row>
+    <row r="161">
+      <c r="E161" s="2" t="n"/>
+      <c r="F161" s="2" t="n"/>
+    </row>
+    <row r="162">
+      <c r="E162" s="2" t="n"/>
+      <c r="F162" s="2" t="n"/>
+    </row>
+    <row r="163">
+      <c r="E163" s="2" t="n"/>
+      <c r="F163" s="2" t="n"/>
+    </row>
+    <row r="164">
+      <c r="E164" s="2" t="n"/>
+      <c r="F164" s="2" t="n"/>
+    </row>
+    <row r="165">
+      <c r="E165" s="2" t="n"/>
+      <c r="F165" s="2" t="n"/>
+    </row>
+    <row r="166">
+      <c r="E166" s="2" t="n"/>
+      <c r="F166" s="2" t="n"/>
+    </row>
+    <row r="167">
+      <c r="E167" s="2" t="n"/>
+      <c r="F167" s="2" t="n"/>
+    </row>
+    <row r="168">
+      <c r="E168" s="2" t="n"/>
+      <c r="F168" s="2" t="n"/>
+    </row>
+    <row r="169">
+      <c r="E169" s="2" t="n"/>
+      <c r="F169" s="2" t="n"/>
+    </row>
+    <row r="170">
+      <c r="E170" s="2" t="n"/>
+      <c r="F170" s="2" t="n"/>
+    </row>
+    <row r="171">
+      <c r="E171" s="2" t="n"/>
+      <c r="F171" s="2" t="n"/>
+    </row>
+    <row r="172">
+      <c r="E172" s="2" t="n"/>
+      <c r="F172" s="2" t="n"/>
+    </row>
+    <row r="173">
+      <c r="E173" s="2" t="n"/>
+      <c r="F173" s="2" t="n"/>
+    </row>
+    <row r="174">
+      <c r="E174" s="2" t="n"/>
+      <c r="F174" s="2" t="n"/>
+    </row>
+    <row r="175">
+      <c r="E175" s="2" t="n"/>
+      <c r="F175" s="2" t="n"/>
+    </row>
+    <row r="176">
+      <c r="E176" s="2" t="n"/>
+      <c r="F176" s="2" t="n"/>
+    </row>
+    <row r="177">
+      <c r="E177" s="2" t="n"/>
+      <c r="F177" s="2" t="n"/>
+    </row>
+    <row r="178">
+      <c r="E178" s="2" t="n"/>
+      <c r="F178" s="2" t="n"/>
+    </row>
+    <row r="179">
+      <c r="E179" s="2" t="n"/>
+      <c r="F179" s="2" t="n"/>
+    </row>
+    <row r="180">
+      <c r="E180" s="2" t="n"/>
+      <c r="F180" s="2" t="n"/>
+    </row>
+    <row r="181">
+      <c r="E181" s="2" t="n"/>
+      <c r="F181" s="2" t="n"/>
+    </row>
+    <row r="182">
+      <c r="E182" s="2" t="n"/>
+      <c r="F182" s="2" t="n"/>
+    </row>
+    <row r="183">
+      <c r="E183" s="2" t="n"/>
+      <c r="F183" s="2" t="n"/>
+    </row>
+    <row r="184">
+      <c r="E184" s="2" t="n"/>
+      <c r="F184" s="2" t="n"/>
+    </row>
+    <row r="185">
+      <c r="E185" s="2" t="n"/>
+      <c r="F185" s="2" t="n"/>
+    </row>
+    <row r="186">
+      <c r="E186" s="2" t="n"/>
+      <c r="F186" s="2" t="n"/>
+    </row>
+    <row r="187">
+      <c r="E187" s="2" t="n"/>
+      <c r="F187" s="2" t="n"/>
+    </row>
+    <row r="188">
+      <c r="E188" s="2" t="n"/>
+      <c r="F188" s="2" t="n"/>
+    </row>
+    <row r="189">
+      <c r="E189" s="2" t="n"/>
+      <c r="F189" s="2" t="n"/>
+    </row>
+    <row r="190">
+      <c r="E190" s="2" t="n"/>
+      <c r="F190" s="2" t="n"/>
+    </row>
+    <row r="191">
+      <c r="E191" s="2" t="n"/>
+      <c r="F191" s="2" t="n"/>
+    </row>
+    <row r="192">
+      <c r="E192" s="2" t="n"/>
+      <c r="F192" s="2" t="n"/>
+    </row>
+    <row r="193">
+      <c r="E193" s="2" t="n"/>
+      <c r="F193" s="2" t="n"/>
+    </row>
+    <row r="194">
+      <c r="E194" s="2" t="n"/>
+      <c r="F194" s="2" t="n"/>
+    </row>
+    <row r="195">
+      <c r="E195" s="2" t="n"/>
+      <c r="F195" s="2" t="n"/>
+    </row>
+    <row r="196">
+      <c r="E196" s="2" t="n"/>
+      <c r="F196" s="2" t="n"/>
+    </row>
+    <row r="197">
+      <c r="E197" s="2" t="n"/>
+      <c r="F197" s="2" t="n"/>
+    </row>
+    <row r="198">
+      <c r="E198" s="2" t="n"/>
+      <c r="F198" s="2" t="n"/>
+    </row>
+    <row r="199">
+      <c r="E199" s="2" t="n"/>
+      <c r="F199" s="2" t="n"/>
+    </row>
+    <row r="200">
+      <c r="E200" s="2" t="n"/>
+      <c r="F200" s="2" t="n"/>
+    </row>
+    <row r="201">
+      <c r="E201" s="2" t="n"/>
+      <c r="F201" s="2" t="n"/>
+    </row>
+    <row r="202">
+      <c r="E202" s="2" t="n"/>
+      <c r="F202" s="2" t="n"/>
+    </row>
+    <row r="203">
+      <c r="E203" s="2" t="n"/>
+      <c r="F203" s="2" t="n"/>
+    </row>
+    <row r="204">
+      <c r="E204" s="2" t="n"/>
+      <c r="F204" s="2" t="n"/>
+    </row>
+    <row r="205">
+      <c r="E205" s="2" t="n"/>
+      <c r="F205" s="2" t="n"/>
+    </row>
+    <row r="206">
+      <c r="E206" s="2" t="n"/>
+      <c r="F206" s="2" t="n"/>
+    </row>
+    <row r="207">
+      <c r="E207" s="2" t="n"/>
+      <c r="F207" s="2" t="n"/>
+    </row>
+    <row r="208">
+      <c r="E208" s="2" t="n"/>
+      <c r="F208" s="2" t="n"/>
+    </row>
+    <row r="209">
+      <c r="E209" s="2" t="n"/>
+      <c r="F209" s="2" t="n"/>
+    </row>
+    <row r="210">
+      <c r="E210" s="2" t="n"/>
+      <c r="F210" s="2" t="n"/>
+    </row>
+    <row r="211">
+      <c r="E211" s="2" t="n"/>
+      <c r="F211" s="2" t="n"/>
+    </row>
+    <row r="212">
+      <c r="E212" s="2" t="n"/>
+      <c r="F212" s="2" t="n"/>
+    </row>
+    <row r="213">
+      <c r="E213" s="2" t="n"/>
+      <c r="F213" s="2" t="n"/>
+    </row>
+    <row r="214">
+      <c r="E214" s="2" t="n"/>
+      <c r="F214" s="2" t="n"/>
+    </row>
+    <row r="215">
+      <c r="E215" s="2" t="n"/>
+      <c r="F215" s="2" t="n"/>
+    </row>
+    <row r="216">
+      <c r="E216" s="2" t="n"/>
+      <c r="F216" s="2" t="n"/>
+    </row>
+    <row r="217">
+      <c r="E217" s="2" t="n"/>
+      <c r="F217" s="2" t="n"/>
+    </row>
+    <row r="218">
+      <c r="E218" s="2" t="n"/>
+      <c r="F218" s="2" t="n"/>
+    </row>
+    <row r="219">
+      <c r="E219" s="2" t="n"/>
+      <c r="F219" s="2" t="n"/>
+    </row>
+    <row r="220">
+      <c r="E220" s="2" t="n"/>
+      <c r="F220" s="2" t="n"/>
+    </row>
+    <row r="221">
+      <c r="E221" s="2" t="n"/>
+      <c r="F221" s="2" t="n"/>
+    </row>
+    <row r="222">
+      <c r="E222" s="2" t="n"/>
+      <c r="F222" s="2" t="n"/>
+    </row>
+    <row r="223">
+      <c r="E223" s="2" t="n"/>
+      <c r="F223" s="2" t="n"/>
+    </row>
+    <row r="224">
+      <c r="E224" s="2" t="n"/>
+      <c r="F224" s="2" t="n"/>
+    </row>
+    <row r="225">
+      <c r="E225" s="2" t="n"/>
+      <c r="F225" s="2" t="n"/>
+    </row>
+    <row r="226">
+      <c r="E226" s="2" t="n"/>
+      <c r="F226" s="2" t="n"/>
+    </row>
+    <row r="227">
+      <c r="E227" s="2" t="n"/>
+      <c r="F227" s="2" t="n"/>
+    </row>
+    <row r="228">
+      <c r="E228" s="2" t="n"/>
+      <c r="F228" s="2" t="n"/>
+    </row>
+    <row r="229">
+      <c r="E229" s="2" t="n"/>
+      <c r="F229" s="2" t="n"/>
+    </row>
+    <row r="230">
+      <c r="E230" s="2" t="n"/>
+      <c r="F230" s="2" t="n"/>
+    </row>
+    <row r="231">
+      <c r="E231" s="2" t="n"/>
+      <c r="F231" s="2" t="n"/>
+    </row>
+    <row r="232">
+      <c r="E232" s="2" t="n"/>
+      <c r="F232" s="2" t="n"/>
+    </row>
+    <row r="233">
+      <c r="E233" s="2" t="n"/>
+      <c r="F233" s="2" t="n"/>
+    </row>
+    <row r="234">
+      <c r="E234" s="2" t="n"/>
+      <c r="F234" s="2" t="n"/>
+    </row>
+    <row r="235">
+      <c r="E235" s="2" t="n"/>
+      <c r="F235" s="2" t="n"/>
+    </row>
+    <row r="236">
+      <c r="E236" s="2" t="n"/>
+      <c r="F236" s="2" t="n"/>
+    </row>
+    <row r="237">
+      <c r="E237" s="2" t="n"/>
+      <c r="F237" s="2" t="n"/>
+    </row>
+    <row r="238">
+      <c r="E238" s="2" t="n"/>
+      <c r="F238" s="2" t="n"/>
+    </row>
+    <row r="239">
+      <c r="E239" s="2" t="n"/>
+      <c r="F239" s="2" t="n"/>
+    </row>
+    <row r="240">
+      <c r="E240" s="2" t="n"/>
+      <c r="F240" s="2" t="n"/>
+    </row>
+    <row r="241">
+      <c r="E241" s="2" t="n"/>
+      <c r="F241" s="2" t="n"/>
+    </row>
+    <row r="242">
+      <c r="E242" s="2" t="n"/>
+      <c r="F242" s="2" t="n"/>
+    </row>
+    <row r="243">
+      <c r="E243" s="2" t="n"/>
+      <c r="F243" s="2" t="n"/>
+    </row>
+    <row r="244">
+      <c r="E244" s="2" t="n"/>
+      <c r="F244" s="2" t="n"/>
+    </row>
+    <row r="245">
+      <c r="E245" s="2" t="n"/>
+      <c r="F245" s="2" t="n"/>
+    </row>
+    <row r="246">
+      <c r="E246" s="2" t="n"/>
+      <c r="F246" s="2" t="n"/>
+    </row>
+    <row r="247">
+      <c r="E247" s="2" t="n"/>
+      <c r="F247" s="2" t="n"/>
+    </row>
+    <row r="248">
+      <c r="E248" s="2" t="n"/>
+      <c r="F248" s="2" t="n"/>
+    </row>
+    <row r="249">
+      <c r="E249" s="2" t="n"/>
+      <c r="F249" s="2" t="n"/>
+    </row>
+    <row r="250">
+      <c r="E250" s="2" t="n"/>
+      <c r="F250" s="2" t="n"/>
+    </row>
+    <row r="251">
+      <c r="E251" s="2" t="n"/>
+      <c r="F251" s="2" t="n"/>
+    </row>
+    <row r="252">
+      <c r="E252" s="2" t="n"/>
+      <c r="F252" s="2" t="n"/>
+    </row>
+    <row r="253">
+      <c r="E253" s="2" t="n"/>
+      <c r="F253" s="2" t="n"/>
+    </row>
+    <row r="254">
+      <c r="E254" s="2" t="n"/>
+      <c r="F254" s="2" t="n"/>
+    </row>
+    <row r="255">
+      <c r="E255" s="2" t="n"/>
+      <c r="F255" s="2" t="n"/>
+    </row>
+    <row r="256">
+      <c r="E256" s="2" t="n"/>
+      <c r="F256" s="2" t="n"/>
+    </row>
+    <row r="257">
+      <c r="E257" s="2" t="n"/>
+      <c r="F257" s="2" t="n"/>
+    </row>
+    <row r="258">
+      <c r="E258" s="2" t="n"/>
+      <c r="F258" s="2" t="n"/>
+    </row>
+    <row r="259">
+      <c r="E259" s="2" t="n"/>
+      <c r="F259" s="2" t="n"/>
+    </row>
+    <row r="260">
+      <c r="E260" s="2" t="n"/>
+      <c r="F260" s="2" t="n"/>
+    </row>
+    <row r="261">
+      <c r="E261" s="2" t="n"/>
+      <c r="F261" s="2" t="n"/>
+    </row>
+    <row r="262">
+      <c r="E262" s="2" t="n"/>
+      <c r="F262" s="2" t="n"/>
+    </row>
+    <row r="263">
+      <c r="E263" s="2" t="n"/>
+      <c r="F263" s="2" t="n"/>
+    </row>
+    <row r="264">
+      <c r="E264" s="2" t="n"/>
+      <c r="F264" s="2" t="n"/>
+    </row>
+    <row r="265">
+      <c r="E265" s="2" t="n"/>
+      <c r="F265" s="2" t="n"/>
+    </row>
+    <row r="266">
+      <c r="E266" s="2" t="n"/>
+      <c r="F266" s="2" t="n"/>
+    </row>
+    <row r="267">
+      <c r="E267" s="2" t="n"/>
+      <c r="F267" s="2" t="n"/>
+    </row>
+    <row r="268">
+      <c r="E268" s="2" t="n"/>
+      <c r="F268" s="2" t="n"/>
+    </row>
+    <row r="269">
+      <c r="E269" s="2" t="n"/>
+      <c r="F269" s="2" t="n"/>
+    </row>
+    <row r="270">
+      <c r="E270" s="2" t="n"/>
+      <c r="F270" s="2" t="n"/>
+    </row>
+    <row r="271">
+      <c r="E271" s="2" t="n"/>
+      <c r="F271" s="2" t="n"/>
+    </row>
+    <row r="272">
+      <c r="E272" s="2" t="n"/>
+      <c r="F272" s="2" t="n"/>
+    </row>
+    <row r="273">
+      <c r="E273" s="2" t="n"/>
+      <c r="F273" s="2" t="n"/>
+    </row>
+    <row r="274">
+      <c r="E274" s="2" t="n"/>
+      <c r="F274" s="2" t="n"/>
+    </row>
+    <row r="275">
+      <c r="E275" s="2" t="n"/>
+      <c r="F275" s="2" t="n"/>
+    </row>
+    <row r="276">
+      <c r="E276" s="2" t="n"/>
+      <c r="F276" s="2" t="n"/>
+    </row>
+    <row r="277">
+      <c r="E277" s="2" t="n"/>
+      <c r="F277" s="2" t="n"/>
+    </row>
+    <row r="278">
+      <c r="E278" s="2" t="n"/>
+      <c r="F278" s="2" t="n"/>
+    </row>
+    <row r="279">
+      <c r="E279" s="2" t="n"/>
+      <c r="F279" s="2" t="n"/>
+    </row>
+    <row r="280">
+      <c r="E280" s="2" t="n"/>
+      <c r="F280" s="2" t="n"/>
+    </row>
+    <row r="281">
+      <c r="E281" s="2" t="n"/>
+      <c r="F281" s="2" t="n"/>
+    </row>
+    <row r="282">
+      <c r="E282" s="2" t="n"/>
+      <c r="F282" s="2" t="n"/>
+    </row>
+    <row r="283">
+      <c r="E283" s="2" t="n"/>
+      <c r="F283" s="2" t="n"/>
+    </row>
+    <row r="284">
+      <c r="E284" s="2" t="n"/>
+      <c r="F284" s="2" t="n"/>
+    </row>
+    <row r="285">
+      <c r="E285" s="2" t="n"/>
+      <c r="F285" s="2" t="n"/>
+    </row>
+    <row r="286">
+      <c r="E286" s="2" t="n"/>
+      <c r="F286" s="2" t="n"/>
+    </row>
+    <row r="287">
+      <c r="E287" s="2" t="n"/>
+      <c r="F287" s="2" t="n"/>
+    </row>
+    <row r="288">
+      <c r="E288" s="2" t="n"/>
+      <c r="F288" s="2" t="n"/>
+    </row>
+    <row r="289">
+      <c r="E289" s="2" t="n"/>
+      <c r="F289" s="2" t="n"/>
+    </row>
+    <row r="290">
+      <c r="E290" s="2" t="n"/>
+      <c r="F290" s="2" t="n"/>
+    </row>
+    <row r="291">
+      <c r="E291" s="2" t="n"/>
+      <c r="F291" s="2" t="n"/>
+    </row>
+    <row r="292">
+      <c r="E292" s="2" t="n"/>
+      <c r="F292" s="2" t="n"/>
+    </row>
+    <row r="293">
+      <c r="E293" s="2" t="n"/>
+      <c r="F293" s="2" t="n"/>
+    </row>
+    <row r="294">
+      <c r="E294" s="2" t="n"/>
+      <c r="F294" s="2" t="n"/>
+    </row>
+    <row r="295">
+      <c r="E295" s="2" t="n"/>
+      <c r="F295" s="2" t="n"/>
+    </row>
+    <row r="296">
+      <c r="E296" s="2" t="n"/>
+      <c r="F296" s="2" t="n"/>
+    </row>
+    <row r="297">
+      <c r="E297" s="2" t="n"/>
+      <c r="F297" s="2" t="n"/>
+    </row>
+    <row r="298">
+      <c r="E298" s="2" t="n"/>
+      <c r="F298" s="2" t="n"/>
+    </row>
+    <row r="299">
+      <c r="E299" s="2" t="n"/>
+      <c r="F299" s="2" t="n"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:G5"/>
+  <sheetViews>
+    <sheetView rightToLeft="1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="34" customWidth="1" min="1" max="1"/>
+    <col width="15" customWidth="1" min="2" max="2"/>
+    <col width="26" customWidth="1" min="3" max="3"/>
+    <col width="24" customWidth="1" min="4" max="4"/>
+    <col width="32" customWidth="1" min="5" max="5"/>
+    <col width="30" customWidth="1" min="6" max="6"/>
+    <col width="52" customWidth="1" min="7" max="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="32" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Registration &amp; Classification Number</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Required Hours</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Email Address</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>PhoneNumber (966 xxxxxxxxx)</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Learner activity attendance starting date</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Learner activity completion date</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>الشرح</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>16TA0006269</t>
+        </is>
+      </c>
+      <c r="B2" t="n">
+        <v>40</v>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ahmed@example.com</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>966 555555555</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>40 ساعة على 3 أيام → بيتوزّعوا ≈13.3 ساعة/يوم</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>07RN20952</t>
+        </is>
+      </c>
+      <c r="B3" t="n">
+        <v>15</v>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>sara@example.com</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>966 501234567</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>نفس المثال بصيغة يوم/شهر/سنة → 10 و11 أغسطس (15 ساعة على يومين)</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>01RN12345</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>10</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>khaled@example.com</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>966 559876543</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>نفس التاريخ في الخانتين → كل الدورات في يوم واحد (السلوك القديم)</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>02RN54321</t>
+        </is>
+      </c>
+      <c r="B5" t="n">
+        <v>8</v>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>noura@example.com</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>966 553334444</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr"/>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>التواريخ فاضية → كل الدورات بتاريخ النهارده</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" rightToLeft="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="95" customWidth="1" min="1" max="1"/>
+  </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr">
-[...26 lines deleted...]
-          <t>Learner activity completion date</t>
+      <c r="A1" s="3" t="inlineStr">
+        <is>
+          <t>📋 قالب تسجيل الساعات المستهدفة</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
-[...24 lines deleted...]
-          <t>MM/dd/YYYY</t>
+      <c r="A2" s="4" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>الأعمدة المطلوبة (لازم تتملا):</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>• Registration &amp; Classification Number = رقم التسجيل والتصنيف المهني للممارس</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>• Required Hours = عدد الساعات المطلوبة للممارس ده (أرقام بس، مثلاً 40)</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>• Email Address + PhoneNumber = مطلوبين للتسجيل الفعلي</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>✨ توزيع الساعات على أكتر من يوم (الميزة الجديدة):</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>لو حطيت «تاريخ البداية» و«تاريخ الإكمال» مختلفين، الساعات بتتوزّع</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>بالتساوي على الأيام اللي بينهم، وكل دورة بتتسجّل في يوم واحد</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>(بدايتها = نهايتها = نفس اليوم).</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
+        <is>
+          <t>مثال: 40 ساعة من 2026-08-04 لـ 2026-08-06 (3 أيام) ≈ 13.3 ساعة/يوم:</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   • 2026-08-04 → دورات بحوالي 13 ساعة</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   • 2026-08-05 → دورات بحوالي 13 ساعة</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   • 2026-08-06 → الباقي</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
+        <is>
+          <t>لو حطيت نفس التاريخ في الخانتين، أو سيبتهم فاضيين → كل الدورات</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>هتتسجّل في يوم واحد زي الأول بالظبط.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>📅 صيغة التاريخ:</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
+        <is>
+          <t>النظام بيقرا التاريخ *يوم/شهر/سنة* زي ما إحنا بنكتب:</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   12/08/2026 = 12 أغسطس ✅   |   04/08/2026 = 4 أغسطس ✅</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
+        <is>
+          <t>ولو حابب صيغة مفيهاش أي لبس خالص اكتبها كده: 2026-08-12</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
+        <is>
+          <t>(سنة-شهر-يوم) — دي الأضمن ومفيش احتمال تتقري غلط.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>✅ قبل التشغيل الفعلي:</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="inlineStr">
+        <is>
+          <t>شغّل الأول وعلامة «تجربة (DRY-RUN)» متفعّلة — هتشوف كل دورة هتتسجّل</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>في أنهي يوم، وهتتأكد إن التواريخ اتقرت صح، قبل أي تسجيل حقيقي.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="inlineStr">
+        <is>
+          <t>📄 شيت «مثال» فيه صفوف جاهزة للتوضيح — مش بتتقري ومش هتتسجّل.</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="4" t="inlineStr">
+        <is>
+          <t>املا بياناتك في شيت «Sheet1» تحت العناوين على طول.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>